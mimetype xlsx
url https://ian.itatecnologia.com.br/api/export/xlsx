--- v0 (2026-07-22)
+++ v1 (2026-09-21)
@@ -520,51 +520,51 @@
     <sheetView workbookViewId="0">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="26" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="60" customWidth="1" min="3" max="3"/>
     <col width="34" customWidth="1" min="4" max="4"/>
     <col width="16" customWidth="1" min="5" max="5"/>
     <col width="40" customWidth="1" min="6" max="6"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>IAN — Índice de Ambiente de Negócios</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>Exportado em 22/07/2026 16:57</t>
+          <t>Exportado em 21/09/2026 22:01</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Tema</t>
         </is>
       </c>
       <c r="B4" s="3" t="inlineStr">
         <is>
           <t>Número</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Quesito</t>
         </is>
       </c>
       <c r="D4" s="3" t="inlineStr">
         <is>
           <t>Evidência</t>
         </is>
       </c>
       <c r="E4" s="3" t="inlineStr">
@@ -905,53 +905,53 @@
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr"/>
     </row>
     <row r="17">
       <c r="A17" s="4" t="inlineStr">
         <is>
           <t>Lideranças Locais e Governança</t>
         </is>
       </c>
       <c r="B17" s="4" t="inlineStr">
         <is>
           <t>1009.0</t>
         </is>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
           <t>O município possui a função de Agente de Desenvolvimento com atribuições voltadas ao desenvolvimento local / territorial, conforme art. 85-A e seu § 1º, da Lei Complementar Federal nº. 123/2006?</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>Ato normativo</t>
         </is>
       </c>
-      <c r="E17" s="6" t="inlineStr">
-[...1 lines deleted...]
-          <t>—</t>
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t>Sim</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr"/>
     </row>
     <row r="18">
       <c r="A18" s="4" t="inlineStr">
         <is>
           <t>Simplificação</t>
         </is>
       </c>
       <c r="B18" s="4" t="inlineStr">
         <is>
           <t>1010.0</t>
         </is>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
           <t>Tempo Médio de Abertura</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
           <t>Relatório da Redesim (Fonte secundária)</t>
         </is>
       </c>
@@ -1053,53 +1053,53 @@
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr"/>
     </row>
     <row r="22">
       <c r="A22" s="4" t="inlineStr">
         <is>
           <t>Simplificação</t>
         </is>
       </c>
       <c r="B22" s="4" t="inlineStr">
         <is>
           <t>1013.1</t>
         </is>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
           <t>O Município está integrado à REDESIM?</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
           <t>Relatório ou informação da Junta Comercial da UF e/ou Município (Redesim)</t>
         </is>
       </c>
-      <c r="E22" s="8" t="inlineStr">
-[...1 lines deleted...]
-          <t>Desenvolvendo</t>
+      <c r="E22" s="5" t="inlineStr">
+        <is>
+          <t>Sim</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr"/>
     </row>
     <row r="23">
       <c r="A23" s="4" t="inlineStr">
         <is>
           <t>Simplificação</t>
         </is>
       </c>
       <c r="B23" s="4" t="inlineStr">
         <is>
           <t>1013.2</t>
         </is>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
           <t>O Município realiza consulta prévia locacional automatizada?</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
           <t>Relatório ou informação da Junta Comercial da UF e/ou Município (Redesim)</t>
         </is>
       </c>
@@ -2254,81 +2254,81 @@
         <is>
           <t>Evidência da designação</t>
         </is>
       </c>
       <c r="E64" s="6" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F64" s="4" t="inlineStr"/>
     </row>
     <row r="66">
       <c r="A66" s="9" t="inlineStr">
         <is>
           <t>Resumo</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="B67" t="n">
-        <v>11</v>
+        <v>13</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="B68" t="n">
         <v>16</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Desenvolvendo</t>
         </is>
       </c>
       <c r="B69" t="n">
-        <v>6</v>
+        <v>5</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Pendente</t>
         </is>
       </c>
       <c r="B70" t="n">
-        <v>27</v>
+        <v>26</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="B71" t="n">
         <v>60</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>